--- v0 (2026-09-01)
+++ v1 (2026-10-16)
@@ -43,60 +43,62 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">عنوان مقاله : (فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK9"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK10"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005379AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Titr</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
@@ -394,52 +396,62 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">آدرس پست الكترونيك نويسنده ( </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10 pt</w:t>
-      </w:r>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Times New Roman</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
@@ -599,52 +611,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">آدرس پست الكترونيك نويسنده ( </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10 pt</w:t>
-      </w:r>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Times New Roman</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA4205C" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRPr="00756609" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:color w:val="FF0000"/>
@@ -6122,273 +6144,273 @@
     <w:p w14:paraId="40603CA6" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4703907C" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRPr="00DB49D5" w:rsidRDefault="00BE334F" w:rsidP="00BE334F"/>
     <w:p w14:paraId="6ECAB944" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00500C8A" w:rsidRDefault="009B0207" w:rsidP="00500C8A"/>
     <w:sectPr w:rsidR="009B0207" w:rsidRPr="00500C8A" w:rsidSect="006D1625">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2835" w:right="1296" w:bottom="1411" w:left="1296" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C423368" w14:textId="77777777" w:rsidR="00CD6C70" w:rsidRDefault="00CD6C70" w:rsidP="00731A43">
+    <w:p w14:paraId="557DCCDD" w14:textId="77777777" w:rsidR="008A1C8A" w:rsidRDefault="008A1C8A" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CB8DF4C" w14:textId="77777777" w:rsidR="00CD6C70" w:rsidRDefault="00CD6C70" w:rsidP="00731A43">
+    <w:p w14:paraId="013ADE32" w14:textId="77777777" w:rsidR="008A1C8A" w:rsidRDefault="008A1C8A" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{70B56F3D-63F2-4A77-B40B-7D8527FBBFAE}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{8B43B355-6D30-4BCA-B118-4B82D65B88A3}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{89D0CFF1-0A9E-4807-BEF4-4D9233203A91}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{03FA1232-BC14-459A-BF62-ED2E641AA6F7}"/>
   </w:font>
   <w:font w:name="Traffic">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:subsetted="1" w:fontKey="{FEB3EB09-DF33-4236-940E-85C9F4F62050}"/>
-    <w:embedBold r:id="rId4" w:subsetted="1" w:fontKey="{AEFA5328-803F-456E-BC6E-1DD57B636C6F}"/>
+    <w:embedRegular r:id="rId3" w:subsetted="1" w:fontKey="{66B54149-C12A-472A-8DCF-1BB4F40655EA}"/>
+    <w:embedBold r:id="rId4" w:subsetted="1" w:fontKey="{FBABC87F-BACB-44A1-B071-15453FDCD90A}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arya 1 BOLD">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedBold r:id="rId5" w:fontKey="{0F0B3D49-4E3B-4CFC-BCFE-F831E73F169B}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{DAAA56F2-577B-4FEA-9C17-99A03383104F}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:subsetted="1" w:fontKey="{98D74200-BFE5-4C89-BD0B-482CD657A297}"/>
+    <w:embedRegular r:id="rId6" w:subsetted="1" w:fontKey="{AC24F1FF-748D-4719-B9FE-E79F795EA702}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CA870A4" w14:textId="77777777" w:rsidR="00CD6C70" w:rsidRDefault="00CD6C70" w:rsidP="00731A43">
+    <w:p w14:paraId="07444AAF" w14:textId="77777777" w:rsidR="008A1C8A" w:rsidRDefault="008A1C8A" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="218B5B45" w14:textId="77777777" w:rsidR="00CD6C70" w:rsidRDefault="00CD6C70" w:rsidP="00731A43">
+    <w:p w14:paraId="164A6442" w14:textId="77777777" w:rsidR="008A1C8A" w:rsidRDefault="008A1C8A" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="162A32A4" w14:textId="5911DBF6" w:rsidR="000409A3" w:rsidRPr="00D4734B" w:rsidRDefault="009A4003" w:rsidP="00F9344B">
+  <w:p w14:paraId="162A32A4" w14:textId="1D128147" w:rsidR="000409A3" w:rsidRPr="00D4734B" w:rsidRDefault="00DD7AE8" w:rsidP="00F9344B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1276"/>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67C35649" wp14:editId="5C04328B">
-          <wp:extent cx="7534275" cy="1647825"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="156A88DF" wp14:editId="2D84EC59">
+          <wp:extent cx="7524750" cy="1657350"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Picture 1"/>
+          <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7534275" cy="1647825"/>
+                    <a:ext cx="7524750" cy="1657350"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="009A4003">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2ADB8374" wp14:editId="749D7EAE">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2ADB8374" wp14:editId="701B15BC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>30480</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>4898390</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="762000" cy="895350"/>
               <wp:effectExtent l="1905" t="2540" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Rectangle 9"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="762000" cy="895350"/>
                       </a:xfrm>
@@ -7029,50 +7051,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B0207"/>
     <w:rsid w:val="00006175"/>
     <w:rsid w:val="0002501D"/>
@@ -7223,50 +7246,51 @@
     <w:rsid w:val="00725C98"/>
     <w:rsid w:val="00731A43"/>
     <w:rsid w:val="0076499C"/>
     <w:rsid w:val="00770724"/>
     <w:rsid w:val="007832A7"/>
     <w:rsid w:val="00786AB0"/>
     <w:rsid w:val="00790292"/>
     <w:rsid w:val="00795676"/>
     <w:rsid w:val="007A1161"/>
     <w:rsid w:val="007B66EC"/>
     <w:rsid w:val="007B71CD"/>
     <w:rsid w:val="007C1F4F"/>
     <w:rsid w:val="007C4646"/>
     <w:rsid w:val="007C5272"/>
     <w:rsid w:val="007C7ECB"/>
     <w:rsid w:val="007D7ED4"/>
     <w:rsid w:val="007E0D0F"/>
     <w:rsid w:val="007F2B1D"/>
     <w:rsid w:val="007F5739"/>
     <w:rsid w:val="0082667A"/>
     <w:rsid w:val="00842058"/>
     <w:rsid w:val="00854ACD"/>
     <w:rsid w:val="00873FB4"/>
     <w:rsid w:val="00890EDE"/>
     <w:rsid w:val="008915CB"/>
+    <w:rsid w:val="008A1C8A"/>
     <w:rsid w:val="008A24CD"/>
     <w:rsid w:val="008A368F"/>
     <w:rsid w:val="008B4A73"/>
     <w:rsid w:val="008D2154"/>
     <w:rsid w:val="009156AF"/>
     <w:rsid w:val="00922B35"/>
     <w:rsid w:val="00937E9F"/>
     <w:rsid w:val="0094207D"/>
     <w:rsid w:val="0095675D"/>
     <w:rsid w:val="0098228B"/>
     <w:rsid w:val="009A1FDA"/>
     <w:rsid w:val="009A4003"/>
     <w:rsid w:val="009A68BD"/>
     <w:rsid w:val="009B0207"/>
     <w:rsid w:val="009C71EB"/>
     <w:rsid w:val="00A047CA"/>
     <w:rsid w:val="00A1164D"/>
     <w:rsid w:val="00A31F4C"/>
     <w:rsid w:val="00A331B3"/>
     <w:rsid w:val="00A339D6"/>
     <w:rsid w:val="00A366ED"/>
     <w:rsid w:val="00A42275"/>
     <w:rsid w:val="00A451C1"/>
     <w:rsid w:val="00A520EC"/>
     <w:rsid w:val="00A53BE9"/>
@@ -7315,50 +7339,51 @@
     <w:rsid w:val="00CA598F"/>
     <w:rsid w:val="00CA5A2A"/>
     <w:rsid w:val="00CB2D63"/>
     <w:rsid w:val="00CB5D22"/>
     <w:rsid w:val="00CC367B"/>
     <w:rsid w:val="00CC4FD6"/>
     <w:rsid w:val="00CD6C70"/>
     <w:rsid w:val="00CD7E6B"/>
     <w:rsid w:val="00CE142B"/>
     <w:rsid w:val="00CF28C7"/>
     <w:rsid w:val="00CF325A"/>
     <w:rsid w:val="00D00C75"/>
     <w:rsid w:val="00D05982"/>
     <w:rsid w:val="00D16865"/>
     <w:rsid w:val="00D26616"/>
     <w:rsid w:val="00D35B08"/>
     <w:rsid w:val="00D471AC"/>
     <w:rsid w:val="00D4734B"/>
     <w:rsid w:val="00D477AE"/>
     <w:rsid w:val="00D528DD"/>
     <w:rsid w:val="00D569DC"/>
     <w:rsid w:val="00D64770"/>
     <w:rsid w:val="00D74ADE"/>
     <w:rsid w:val="00DD0799"/>
     <w:rsid w:val="00DD5C6C"/>
+    <w:rsid w:val="00DD7AE8"/>
     <w:rsid w:val="00DE2E62"/>
     <w:rsid w:val="00DF2ECF"/>
     <w:rsid w:val="00DF6091"/>
     <w:rsid w:val="00DF7222"/>
     <w:rsid w:val="00E174DE"/>
     <w:rsid w:val="00E20519"/>
     <w:rsid w:val="00E20E49"/>
     <w:rsid w:val="00E277B3"/>
     <w:rsid w:val="00E337BE"/>
     <w:rsid w:val="00E926B0"/>
     <w:rsid w:val="00E97AFA"/>
     <w:rsid w:val="00EA0A28"/>
     <w:rsid w:val="00EA0A5E"/>
     <w:rsid w:val="00EB4A1F"/>
     <w:rsid w:val="00EB6A7F"/>
     <w:rsid w:val="00ED56A0"/>
     <w:rsid w:val="00EE78A4"/>
     <w:rsid w:val="00F200E2"/>
     <w:rsid w:val="00F524DE"/>
     <w:rsid w:val="00F85A4B"/>
     <w:rsid w:val="00F9344B"/>
     <w:rsid w:val="00FB3DD7"/>
     <w:rsid w:val="00FB4726"/>
     <w:rsid w:val="00FD7127"/>
     <w:rsid w:val="00FE518D"/>